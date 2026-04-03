--- v0 (2025-10-14)
+++ v1 (2026-04-03)
@@ -42,102 +42,84 @@
         <w:t xml:space="preserve">Ventspils University of Applied Sciences                                                                                                               </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D6145" w:rsidRPr="00E36B1B" w:rsidRDefault="007D6145" w:rsidP="007D6145">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4253"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E36B1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dean of the Faculty of Information Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D6145" w:rsidRPr="007D6145" w:rsidRDefault="007D6145" w:rsidP="007D6145">
+    <w:p w:rsidR="007D6145" w:rsidRPr="007D6145" w:rsidRDefault="00A131B9" w:rsidP="007D6145">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E36B1B">
-[...7 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E36B1B">
-[...6 lines deleted...]
-        <w:t>Vairis</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assoc.prof.Gaļina</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E36B1B">
-[...18 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hiļķeviča</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="007D6145" w:rsidRPr="007D6145" w:rsidRDefault="007D6145" w:rsidP="007D6145">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007D6145" w:rsidRPr="00E36B1B" w:rsidRDefault="007D6145" w:rsidP="007D6145">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3686"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E36B1B">
@@ -288,146 +270,173 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E36B1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personal identification number:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36B1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> 123456 - 12345</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D6145" w:rsidRPr="00E36B1B" w:rsidRDefault="007D6145" w:rsidP="007D6145">
-[...31 lines deleted...]
-    <w:p w:rsidR="007D6145" w:rsidRPr="007D6145" w:rsidRDefault="007D6145" w:rsidP="007D6145">
+    <w:p w:rsidR="007D6145" w:rsidRDefault="007D6145" w:rsidP="007D6145">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00A131B9" w:rsidRDefault="00A131B9" w:rsidP="007D6145">
+      <w:pPr>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A131B9" w:rsidRPr="007D6145" w:rsidRDefault="00A131B9" w:rsidP="007D6145">
+      <w:pPr>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="007D6145" w:rsidRDefault="007D6145" w:rsidP="007D6145">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6145">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AN APPLICATION</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00A131B9" w:rsidRPr="00A131B9" w:rsidRDefault="00A131B9" w:rsidP="00A131B9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00E36B1B" w:rsidRPr="00E36B1B" w:rsidRDefault="00E36B1B" w:rsidP="00E36B1B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007D6145" w:rsidRPr="007D6145" w:rsidRDefault="00E36B1B" w:rsidP="007D6145">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6145">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Please allow me to take "</w:t>
+        <w:t xml:space="preserve">Please allow me to take </w:t>
+      </w:r>
+      <w:r w:rsidR="00A131B9" w:rsidRPr="00A131B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Faculty’s name, Study program’s name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A131B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> course </w:t>
       </w:r>
       <w:r w:rsidRPr="007D6145">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6145">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Course Title</w:t>
       </w:r>
       <w:r w:rsidRPr="007D6145">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>" as part of an elective course</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007D6145">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -503,52 +512,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="007D6145">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> academic year.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D6145" w:rsidRPr="007D6145" w:rsidRDefault="007D6145" w:rsidP="007D6145">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="007D6145" w:rsidRPr="007D6145" w:rsidRDefault="007D6145" w:rsidP="007D6145">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007D6145" w:rsidRPr="007D6145" w:rsidRDefault="007D6145" w:rsidP="007D6145">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6145">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -941,79 +948,80 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B359A6"/>
     <w:rsid w:val="0031726D"/>
     <w:rsid w:val="0037266D"/>
     <w:rsid w:val="004C28D3"/>
     <w:rsid w:val="004C7751"/>
     <w:rsid w:val="005C7609"/>
     <w:rsid w:val="006242DD"/>
     <w:rsid w:val="00686E60"/>
     <w:rsid w:val="006A42D5"/>
     <w:rsid w:val="006D61FA"/>
     <w:rsid w:val="007D6145"/>
     <w:rsid w:val="008404E9"/>
     <w:rsid w:val="009B3990"/>
+    <w:rsid w:val="00A131B9"/>
     <w:rsid w:val="00A6657E"/>
     <w:rsid w:val="00B359A6"/>
     <w:rsid w:val="00BF26C9"/>
     <w:rsid w:val="00E36B1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="446445C9"/>
+  <w14:docId w14:val="38B0BEAE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{952CE43A-C8FD-4E61-A4E0-EDF095BF4284}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -1729,69 +1737,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>85</Words>
-  <Characters>487</Characters>
+  <Words>388</Words>
+  <Characters>222</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>571</CharactersWithSpaces>
+  <CharactersWithSpaces>609</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Babrovska Evija</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>