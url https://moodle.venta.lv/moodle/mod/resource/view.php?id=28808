--- v0 (2025-10-14)
+++ v1 (2026-04-03)
@@ -1,35 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="0048721A" w:rsidRDefault="0048721A" w:rsidP="0048721A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -39,199 +42,223 @@
         </w:rPr>
         <w:t xml:space="preserve">Ventspils Augstskolas                                                                                                              </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F3225" w:rsidRPr="007F3225" w:rsidRDefault="0048721A" w:rsidP="007F3225">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Informācijas tehnoloģiju fakultātes </w:t>
       </w:r>
       <w:r w:rsidR="007F3225" w:rsidRPr="007F3225">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dekāna</w:t>
       </w:r>
-      <w:r w:rsidR="00DA43C9">
-[...6 lines deleted...]
-    <w:p w:rsidR="0048721A" w:rsidRDefault="007F3225" w:rsidP="007F3225">
+      <w:r w:rsidR="009769FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p.i.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048721A" w:rsidRDefault="009769FF" w:rsidP="007F3225">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F3225">
-[...3 lines deleted...]
-        <w:t>doc. Vairim Caunem</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Asoc.prof. G.Hiļķevičai</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048721A" w:rsidRDefault="0048721A" w:rsidP="0048721A">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0048721A" w:rsidRDefault="0048721A" w:rsidP="0048721A">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0048721A" w:rsidRDefault="0048721A" w:rsidP="0048721A">
+    <w:p w:rsidR="0048721A" w:rsidRDefault="009769FF" w:rsidP="0048721A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Bakalaura studiju programmas ”Datorzinātnes”</w:t>
+        <w:t>Akadēmiskās b</w:t>
+      </w:r>
+      <w:r w:rsidR="0048721A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>akalaura studiju programmas ”Datorzinātnes”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048721A" w:rsidRDefault="00C45B2A" w:rsidP="0048721A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t>Profesionālā b</w:t>
+        <w:t>Profesionālā</w:t>
+      </w:r>
+      <w:r w:rsidR="009769FF">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b</w:t>
       </w:r>
       <w:r w:rsidR="0048721A">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>akalaura studiju programmas ”Elektronika</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>s inženierija</w:t>
       </w:r>
       <w:r w:rsidR="0048721A">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0048721A" w:rsidRDefault="0048721A" w:rsidP="0048721A">
+    <w:p w:rsidR="0048721A" w:rsidRDefault="009769FF" w:rsidP="0048721A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:highlight w:val="magenta"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="magenta"/>
         </w:rPr>
-        <w:t>Maģistra studiju programmas „Datorzinātnes”</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="0048721A" w:rsidRPr="00B62759" w:rsidRDefault="0048721A" w:rsidP="00B62759">
+        <w:t>Akadēmiskās m</w:t>
+      </w:r>
+      <w:r w:rsidR="0048721A">
+        <w:rPr>
+          <w:highlight w:val="magenta"/>
+        </w:rPr>
+        <w:t>aģistra studiju programmas „Datorzinātnes”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048721A" w:rsidRPr="00B62759" w:rsidRDefault="009769FF" w:rsidP="00B62759">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>Maģistra studiju programmas „Elektronika”</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="0048721A" w:rsidRDefault="00B62759" w:rsidP="0048721A">
+        <w:t>Profesionālās m</w:t>
+      </w:r>
+      <w:r w:rsidR="0048721A">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>aģistra studiju programmas „Elektronika”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048721A" w:rsidRDefault="009769FF" w:rsidP="0048721A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4253" w:hanging="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62759">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t>Īsā cikla</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0048721A" w:rsidRPr="00B62759">
+        <w:t>Pirmā līmeņa profesionālās studiju programmas</w:t>
+      </w:r>
+      <w:r w:rsidR="0048721A">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>profesionālās augstākās izglītības studiju programmas “Programmēšanas speciālists”</w:t>
+        <w:t xml:space="preserve"> “Programmēšanas speciālists”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048721A" w:rsidRDefault="0048721A" w:rsidP="0048721A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. kursa student</w:t>
       </w:r>
       <w:r>
@@ -260,492 +287,1105 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="0048721A" w:rsidRDefault="0048721A" w:rsidP="0048721A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">p.k. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>123456 - 12345</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009249E6" w:rsidRPr="0004634B" w:rsidRDefault="0048721A" w:rsidP="0048721A">
-[...21 lines deleted...]
-    </w:p>
     <w:p w:rsidR="009249E6" w:rsidRPr="0004634B" w:rsidRDefault="009249E6" w:rsidP="009249E6">
       <w:pPr>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009249E6" w:rsidRPr="0004634B" w:rsidRDefault="009249E6" w:rsidP="009249E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004634B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IESNIEGUMS</w:t>
       </w:r>
+      <w:r w:rsidR="009769FF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REĢISTRĀCIJAI KURSIEM</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="009249E6" w:rsidRDefault="009249E6" w:rsidP="009249E6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000E1D08" w:rsidRPr="0004634B" w:rsidRDefault="000E1D08" w:rsidP="009249E6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009249E6" w:rsidRDefault="009249E6" w:rsidP="009249E6">
-[...160 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="009249E6" w:rsidRDefault="009249E6" w:rsidP="009769FF">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004634B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lūdzu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A560DF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>reģistrēt mani</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A560DF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šādiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED110D" w:rsidRPr="00996209">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EC5AF5">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45B2A" w:rsidRPr="00996209">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Fizika II</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D3F87">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00996209" w:rsidRPr="00996209">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996209">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>./20</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3F34" w:rsidRPr="00996209">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00996209" w:rsidRPr="00996209">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED110D" w:rsidRPr="00996209">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA43C9" w:rsidRPr="00996209">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D3F87">
+      <w:r w:rsidR="00ED110D" w:rsidRPr="00996209">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:softHyphen/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EC5AF5">
+        <w:t>ak.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA43C9" w:rsidRPr="00996209">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 KP</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B62759">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED110D" w:rsidRPr="00996209">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">g. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3F87" w:rsidRPr="00996209">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>piemērs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B62759">
+        <w:t>pavasara</w:t>
+      </w:r>
+      <w:r w:rsidR="00996209">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...7 lines deleted...]
-        </w:numPr>
+        <w:t>/rudens</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED110D" w:rsidRPr="00996209">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semestra</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED110D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>studiju kurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00A560DF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9769" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="837"/>
+        <w:gridCol w:w="913"/>
+        <w:gridCol w:w="8019"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00151AD4" w:rsidRPr="00135602" w:rsidTr="00E25FE4">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00151AD4" w:rsidRPr="00361877" w:rsidRDefault="00151AD4" w:rsidP="00E25FE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00361877">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>r.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00151AD4" w:rsidRPr="00361877" w:rsidRDefault="00151AD4" w:rsidP="00E25FE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>KP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8019" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00151AD4" w:rsidRPr="00361877" w:rsidRDefault="00151AD4" w:rsidP="00E25FE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Kursa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kods</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nosaukums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>pasniedzējs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00151AD4" w:rsidRPr="00361877" w:rsidRDefault="00151AD4" w:rsidP="00E25FE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00361877">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>informācija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361877">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LAIS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00151AD4" w:rsidRPr="00135602" w:rsidTr="00E25FE4">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00151AD4" w:rsidRPr="00135602" w:rsidRDefault="00151AD4" w:rsidP="00151AD4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="170" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00151AD4" w:rsidRPr="00135602" w:rsidRDefault="00151AD4" w:rsidP="00E25FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8019" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00151AD4" w:rsidRPr="00135602" w:rsidRDefault="00151AD4" w:rsidP="00E25FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00151AD4" w:rsidRPr="00135602" w:rsidTr="00E25FE4">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00151AD4" w:rsidRPr="00135602" w:rsidRDefault="00151AD4" w:rsidP="00151AD4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="170" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00151AD4" w:rsidRPr="00135602" w:rsidRDefault="00151AD4" w:rsidP="00E25FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8019" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00151AD4" w:rsidRPr="00135602" w:rsidRDefault="00151AD4" w:rsidP="00E25FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00151AD4" w:rsidRPr="00135602" w:rsidTr="00E25FE4">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00151AD4" w:rsidRPr="00135602" w:rsidRDefault="00151AD4" w:rsidP="00151AD4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="170" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00151AD4" w:rsidRPr="00135602" w:rsidRDefault="00151AD4" w:rsidP="00E25FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8019" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00151AD4" w:rsidRPr="00135602" w:rsidRDefault="00151AD4" w:rsidP="00E25FE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009249E6" w:rsidRDefault="009769FF" w:rsidP="009249E6">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009769FF">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pielikumā:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maksājuma apliecinājums par 5 EUR samaksu (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>piemēro gadījumie</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4D30">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, kad reģistrācija kursiem ir nokavēta studenta vainas dēļ</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009249E6" w:rsidRPr="0004634B" w:rsidRDefault="009249E6" w:rsidP="009249E6">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="009249E6" w:rsidRDefault="009249E6" w:rsidP="009249E6"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="009249E6" w:rsidRDefault="009249E6" w:rsidP="009249E6"/>
     <w:p w:rsidR="009249E6" w:rsidRPr="0004634B" w:rsidRDefault="00C36039" w:rsidP="009249E6">
       <w:r w:rsidRPr="00C36039">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Datums</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009249E6" w:rsidRDefault="009249E6" w:rsidP="009249E6"/>
-    <w:p w:rsidR="009249E6" w:rsidRDefault="009249E6" w:rsidP="009249E6"/>
     <w:p w:rsidR="009249E6" w:rsidRPr="0004634B" w:rsidRDefault="009249E6" w:rsidP="009249E6"/>
     <w:p w:rsidR="009249E6" w:rsidRPr="0004634B" w:rsidRDefault="009249E6" w:rsidP="009249E6">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="005873F5">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00C36039">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>paraksta atšifrējums</w:t>
       </w:r>
       <w:r w:rsidRPr="005873F5">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00232267" w:rsidRDefault="00232267"/>
     <w:sectPr w:rsidR="00232267" w:rsidSect="009249E6">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="009769FF" w:rsidRDefault="009769FF" w:rsidP="009769FF">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="009769FF" w:rsidRDefault="009769FF" w:rsidP="009769FF">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="009769FF" w:rsidRPr="008D237E" w:rsidRDefault="009769FF" w:rsidP="009769FF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="1" w:name="_Hlk223941130"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk223941131"/>
+    <w:r w:rsidRPr="008D237E">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Ventspils Augstskola</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="009769FF" w:rsidRPr="008D237E" w:rsidRDefault="009769FF" w:rsidP="009769FF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008D237E">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Swedbank: HABALV22</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="009769FF" w:rsidRPr="008D237E" w:rsidRDefault="009769FF" w:rsidP="009769FF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008D237E">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Konts: LV03HABA0551002144730</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="009769FF" w:rsidRPr="008D237E" w:rsidRDefault="009769FF" w:rsidP="009769FF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008D237E">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Maksājuma uzdevumā jānorāda:</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="009769FF" w:rsidRPr="008D237E" w:rsidRDefault="009769FF" w:rsidP="009769FF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008D237E">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:t>Piemērs:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008D237E">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Jānis Bērziņš, maksa par </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>reģistrēšanu kursiem</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008D237E">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, EKK 21351 </w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+  </w:p>
+  <w:p w:rsidR="009769FF" w:rsidRDefault="009769FF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="009769FF" w:rsidRDefault="009769FF" w:rsidP="009769FF">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="009769FF" w:rsidRDefault="009769FF" w:rsidP="009769FF">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B420E06"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="810E751E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A641C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="442254A4"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1428"/>
         </w:tabs>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -842,126 +1482,141 @@
           <w:tab w:val="num" w:pos="6468"/>
         </w:tabs>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7188"/>
         </w:tabs>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00232267"/>
     <w:rsid w:val="000469B6"/>
     <w:rsid w:val="0007139C"/>
     <w:rsid w:val="000E1D08"/>
+    <w:rsid w:val="00135741"/>
+    <w:rsid w:val="00151AD4"/>
     <w:rsid w:val="00232267"/>
     <w:rsid w:val="002E566D"/>
     <w:rsid w:val="003D3F34"/>
     <w:rsid w:val="0048721A"/>
     <w:rsid w:val="004C7811"/>
     <w:rsid w:val="0056439B"/>
+    <w:rsid w:val="005A4D30"/>
     <w:rsid w:val="007A20F4"/>
     <w:rsid w:val="007F3225"/>
     <w:rsid w:val="008A0FF7"/>
     <w:rsid w:val="008D3F87"/>
     <w:rsid w:val="009249E6"/>
+    <w:rsid w:val="009769FF"/>
     <w:rsid w:val="00996209"/>
     <w:rsid w:val="00A560DF"/>
     <w:rsid w:val="00B62759"/>
     <w:rsid w:val="00C36039"/>
     <w:rsid w:val="00C45B2A"/>
     <w:rsid w:val="00D30B48"/>
     <w:rsid w:val="00DA43C9"/>
     <w:rsid w:val="00ED110D"/>
     <w:rsid w:val="00ED56DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="42226B38"/>
+  <w14:docId w14:val="2368FF2A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{71928D1F-62A7-499E-B11E-ED08C3BD4A96}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1376,89 +2031,141 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="0048721A"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009769FF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009769FF"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009769FF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009769FF"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="22638081">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="561334126">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1716,70 +2423,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>675</Characters>
+  <Pages>2</Pages>
+  <Words>93</Words>
+  <Characters>857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>7</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>VeA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>745</CharactersWithSpaces>
+  <CharactersWithSpaces>949</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>s5_ivasce_a</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>