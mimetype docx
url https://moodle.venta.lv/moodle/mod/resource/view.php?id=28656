--- v0 (2025-10-14)
+++ v1 (2026-04-03)
@@ -1,1476 +1,1354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00BF26C9" w:rsidRPr="00BF26C9" w:rsidRDefault="00BF26C9" w:rsidP="00BF26C9">
+    <w:p w:rsidR="00BF26C9" w:rsidRPr="00214D03" w:rsidRDefault="00BF26C9" w:rsidP="00214D03">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
-        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF26C9">
+      <w:r w:rsidRPr="00214D03">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ventspils Augstskolas                                                                                                              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686E60" w:rsidRPr="00686E60" w:rsidRDefault="00BF26C9" w:rsidP="00686E60">
+    <w:p w:rsidR="00686E60" w:rsidRPr="00214D03" w:rsidRDefault="00BF26C9" w:rsidP="00214D03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF26C9">
+      <w:r w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informācijas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00686E60">
-[...8 lines deleted...]
-      <w:r w:rsidR="00686E60">
+      <w:r w:rsidR="00686E60" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00686E60" w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tehnoloģiju</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00686E60">
-[...8 lines deleted...]
-      <w:r w:rsidR="00686E60">
+      <w:r w:rsidR="00686E60" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00686E60" w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fakultātes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00686E60">
-[...22 lines deleted...]
-        <w:t>m</w:t>
+      <w:r w:rsidR="00686E60" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00686E60" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dekān</w:t>
+      </w:r>
+      <w:r w:rsidR="00214D03" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00214D03" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00214D03" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p.i.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00BF26C9" w:rsidRPr="00BF26C9" w:rsidRDefault="00686E60" w:rsidP="00686E60">
+    <w:p w:rsidR="00BF26C9" w:rsidRPr="00214D03" w:rsidRDefault="00214D03" w:rsidP="00214D03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00686E60">
-[...32 lines deleted...]
-        <w:t>Caunem</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asoc.prof.Gaļina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hiļķeviča</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00BF26C9" w:rsidRPr="00BF26C9" w:rsidRDefault="00BF26C9" w:rsidP="00BF26C9">
+    <w:p w:rsidR="00BF26C9" w:rsidRPr="00214D03" w:rsidRDefault="00BF26C9" w:rsidP="00214D03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF26C9" w:rsidRPr="00BF26C9" w:rsidRDefault="00BF26C9" w:rsidP="00A6657E">
+    <w:p w:rsidR="00214D03" w:rsidRPr="00214D03" w:rsidRDefault="00214D03" w:rsidP="00214D03">
       <w:pPr>
-        <w:tabs>
-[...99 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:highlight w:val="cyan"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...467 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Akadēmiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>bakalaura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>studiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>programmas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Datorzinātnes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF26C9" w:rsidRPr="00BF26C9" w:rsidRDefault="00BF26C9" w:rsidP="00BF26C9">
+    <w:p w:rsidR="00214D03" w:rsidRPr="00214D03" w:rsidRDefault="00214D03" w:rsidP="00214D03">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF26C9">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> (-es)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Profesionālās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>bakalaura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>studiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>programmas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Elektronikas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>inženierija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF26C9" w:rsidRPr="00BF26C9" w:rsidRDefault="00BF26C9" w:rsidP="00BF26C9">
+    <w:p w:rsidR="00214D03" w:rsidRPr="00214D03" w:rsidRDefault="00214D03" w:rsidP="00214D03">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:highlight w:val="magenta"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF26C9">
-[...28 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="magenta"/>
+        </w:rPr>
+        <w:t>Akadēmiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="magenta"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="magenta"/>
+        </w:rPr>
+        <w:t>maģistra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="magenta"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="magenta"/>
+        </w:rPr>
+        <w:t>studiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="magenta"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="magenta"/>
+        </w:rPr>
+        <w:t>programmas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="magenta"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="magenta"/>
+        </w:rPr>
+        <w:t>Datorzinātnes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="magenta"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BF26C9" w:rsidRPr="00BF26C9" w:rsidRDefault="00BF26C9" w:rsidP="00BF26C9">
+    <w:p w:rsidR="00214D03" w:rsidRPr="00214D03" w:rsidRDefault="00214D03" w:rsidP="00214D03">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF26C9">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Profesionālās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>maģistra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>studiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>programmas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Elektronika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00214D03" w:rsidRPr="00214D03" w:rsidRDefault="00214D03" w:rsidP="00214D03">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4253" w:hanging="142"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Pirmā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>līmeņa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>profesionālās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>studiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>programmas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Programmēšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>speciālists</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00214D03" w:rsidRPr="00214D03" w:rsidRDefault="00214D03" w:rsidP="00214D03">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kursa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (-es)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00214D03" w:rsidRPr="00214D03" w:rsidRDefault="00214D03" w:rsidP="00214D03">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Vārds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Uzvārds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00214D03" w:rsidRPr="00214D03" w:rsidRDefault="00214D03" w:rsidP="00214D03">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>p.k.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF26C9">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>123456 - 12345</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B359A6" w:rsidRPr="00BF26C9" w:rsidRDefault="00BF26C9" w:rsidP="00BF26C9">
+    <w:p w:rsidR="00B359A6" w:rsidRPr="00214D03" w:rsidRDefault="00B359A6" w:rsidP="00B359A6">
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B359A6" w:rsidRPr="00214D03" w:rsidRDefault="004C28D3" w:rsidP="00B359A6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>IESNIEGUMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00214D03" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PAR REĢISTRĒŠANU KURSAM KĀ “C” KURSAM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B359A6" w:rsidRPr="00214D03" w:rsidRDefault="00B359A6" w:rsidP="00BF26C9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B359A6" w:rsidRPr="00214D03" w:rsidRDefault="008404E9" w:rsidP="00BF26C9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B359A6" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Lūdzu atļaut apmeklēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00214D03" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00214D03" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Fakultātes nosaukums Studiju programmas nosaukums</w:t>
+      </w:r>
+      <w:r w:rsidR="00214D03" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> studiju kursu </w:t>
+      </w:r>
+      <w:r w:rsidR="00B359A6" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B359A6" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>"Kursa nosaukums"</w:t>
+      </w:r>
+      <w:r w:rsidR="00B359A6" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kā C daļas kursu un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>reģistrēt to</w:t>
+      </w:r>
+      <w:r w:rsidR="006D61FA" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D61FA" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="004C28D3" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30688" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="006D61FA" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>./20</w:t>
+      </w:r>
+      <w:r w:rsidR="004C28D3" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30688" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00B359A6" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30688" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00B359A6" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="004C28D3" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pavasara</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30688" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/rudens</w:t>
+      </w:r>
+      <w:r w:rsidR="00B359A6" w:rsidRPr="00214D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semestrī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B359A6" w:rsidRPr="00214D03" w:rsidRDefault="00B359A6" w:rsidP="00B359A6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="009B3990" w:rsidRPr="00BF26C9" w:rsidRDefault="009B3990">
+    <w:p w:rsidR="00A6657E" w:rsidRPr="00214D03" w:rsidRDefault="00A6657E" w:rsidP="00B359A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B359A6" w:rsidRPr="00BF26C9" w:rsidRDefault="00B359A6" w:rsidP="00B359A6">
+    <w:p w:rsidR="00A6657E" w:rsidRPr="00214D03" w:rsidRDefault="00A6657E" w:rsidP="00B359A6">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B359A6" w:rsidRPr="00BF26C9" w:rsidRDefault="004C28D3" w:rsidP="00B359A6">
-[...246 lines deleted...]
-    <w:p w:rsidR="00B359A6" w:rsidRPr="00BF26C9" w:rsidRDefault="00B359A6" w:rsidP="00BF26C9">
+    <w:p w:rsidR="00B359A6" w:rsidRPr="00214D03" w:rsidRDefault="00B359A6" w:rsidP="00BF26C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8160"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A6657E">
+      <w:r w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>/Datums/</w:t>
       </w:r>
-      <w:r w:rsidR="00BF26C9" w:rsidRPr="00BF26C9">
+      <w:r w:rsidR="00BF26C9" w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B359A6" w:rsidRPr="00BF26C9" w:rsidRDefault="00BF26C9" w:rsidP="00B359A6">
+    <w:p w:rsidR="00B359A6" w:rsidRPr="00214D03" w:rsidRDefault="00BF26C9" w:rsidP="00B359A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B359A6" w:rsidRPr="00BF26C9">
+      <w:r w:rsidR="00B359A6" w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00B359A6" w:rsidRPr="00A6657E">
+      <w:r w:rsidR="00B359A6" w:rsidRPr="00214D03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>V.Uzvārds/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B359A6" w:rsidRPr="00BF26C9" w:rsidRDefault="00B359A6" w:rsidP="00B359A6">
+    <w:p w:rsidR="00B359A6" w:rsidRPr="00214D03" w:rsidRDefault="00B359A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B359A6" w:rsidRPr="00BF26C9" w:rsidRDefault="00B359A6">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="00B359A6" w:rsidRPr="00BF26C9">
+    <w:sectPr w:rsidR="00B359A6" w:rsidRPr="00214D03">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1479,89 +1357,90 @@
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B359A6"/>
     <w:rsid w:val="0014597A"/>
+    <w:rsid w:val="00214D03"/>
     <w:rsid w:val="0031726D"/>
     <w:rsid w:val="0037266D"/>
     <w:rsid w:val="004C28D3"/>
     <w:rsid w:val="005C7609"/>
     <w:rsid w:val="006242DD"/>
     <w:rsid w:val="00686E60"/>
     <w:rsid w:val="006A42D5"/>
     <w:rsid w:val="006D61FA"/>
     <w:rsid w:val="008404E9"/>
     <w:rsid w:val="009B3990"/>
     <w:rsid w:val="00A6657E"/>
     <w:rsid w:val="00B30688"/>
     <w:rsid w:val="00B359A6"/>
     <w:rsid w:val="00BF26C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5E399F06"/>
+  <w14:docId w14:val="270FFB68"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{952CE43A-C8FD-4E61-A4E0-EDF095BF4284}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -2277,69 +2156,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>108</Words>
-  <Characters>619</Characters>
+  <Words>543</Words>
+  <Characters>311</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>726</CharactersWithSpaces>
+  <CharactersWithSpaces>853</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Babrovska Evija</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>